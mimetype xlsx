--- v0 (2026-04-13)
+++ v1 (2026-05-28)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10404"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Volumes/專案/網站/ptsports/#moon/upload/2026/dpbay/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{880DE5C4-DF2B-A544-B70F-92CA326E7B98}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{404D8622-C798-B942-8940-962423A8D175}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="600" windowWidth="38400" windowHeight="19240" xr2:uid="{4D5C5876-15E1-344D-87C4-8653B05F7830}"/>
   </bookViews>
   <sheets>
     <sheet name="團體報名表" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -798,51 +798,51 @@
       </c>
     </row>
     <row r="9" spans="1:13" ht="60" customHeight="1">
       <c r="A9" s="15"/>
       <c r="B9" s="5">
         <v>8</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="10"/>
       <c r="F9" s="3"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="2"/>
     </row>
     <row r="10" spans="1:13" ht="32">
       <c r="H10" s="14" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection sheet="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="A2:A9"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I2:I9" xr:uid="{24C399F7-C9A9-EF44-8A9C-9FC645390FCD}">
       <formula1>$M$2:$M$8</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>